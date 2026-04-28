--- v0 (2025-11-09)
+++ v1 (2026-04-28)
@@ -1,139 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="001564AD" w:rsidRDefault="001564AD" w:rsidP="00C11AF4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">федеральное государственное бюджетное образовательное учреждение высшего образования  «Ижевская государственная медицинская академия»  </w:t>
+        <w:t xml:space="preserve">федеральное государственное бюджетное образовательное учреждение высшего </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образования  «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ижевск</w:t>
+      </w:r>
+      <w:r w:rsidR="00243991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственн</w:t>
+      </w:r>
+      <w:r w:rsidR="00243991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медицинск</w:t>
+      </w:r>
+      <w:r w:rsidR="00243991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00243991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>университет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерства здравоохранения Российской Федерации </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ФГБОУ ВО ИГМА Минздрава России)</w:t>
+        <w:t>(ФГБОУ ВО И</w:t>
+      </w:r>
+      <w:r w:rsidR="00243991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жевский </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ГМ</w:t>
+      </w:r>
+      <w:r w:rsidR="00243991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Минздрава России)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="00C72052" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
@@ -245,71 +389,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Заведующий кафедрой</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(факультет)</w:t>
       </w:r>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -402,67 +526,75 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИНДИВИДУАЛЬНЫЙ ПЛАН</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007955CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>преподавателя кафедры (</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>преподавателя</w:t>
+        <w:t xml:space="preserve">курса)   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> кафедры (курса)    _________________________________</w:t>
+        <w:t xml:space="preserve"> _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -485,152 +617,120 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>фамилия</w:t>
-[...9 lines deleted...]
-        <w:t>, имя, отчество</w:t>
+        <w:t>фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>занимаемая</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> должность, ученое звание, ученая степень</w:t>
+        <w:t>занимаемая должность, ученое звание, ученая степень</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007955CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>на</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> __________________________ учебный год</w:t>
+        <w:t>на __________________________ учебный год</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="007955CA" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -802,62 +902,52 @@
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">              </w:t>
+              <w:t xml:space="preserve">              Осенний  семестр</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -878,60 +968,58 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>дисциплины</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1047,67 +1135,57 @@
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Лабор</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. практ</w:t>
-[...8 lines deleted...]
-              <w:t>. занятия</w:t>
+              <w:t>. практ. занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -1163,62 +1241,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Курс</w:t>
+              <w:t>Курс. экзамены</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1229,69 +1297,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Контр</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Контр. работ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ист.бол</w:t>
@@ -1414,69 +1464,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Посещение занятий</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(заполняется </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>зав.каф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
@@ -3473,60 +3505,58 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Итого за</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>семестр</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>План</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5676,60 +5706,58 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Итого за</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>семестр</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>План</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5948,62 +5976,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52354">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Факт</w:t>
+              <w:t>Факт. выполнение</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidRDefault="00C11AF4" w:rsidP="0038227D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -6943,75 +6961,65 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Данный раздел включает: участие в выполнении плановых научно-исследовательских работ; подготовку к опубликованию монографий, диссертаций, научных статей, докладов; редактирование и рецензирование научных работ и диссертаций; подготовку заявок на изобретения, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>рац</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52354">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>предложения</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">; представление работ на местные, республиканские и международные конференции, съезды; организация и проведение научно–практических конференций; руководство СНО, </w:t>
+        <w:t xml:space="preserve">предложения; представление работ на местные, республиканские и международные конференции, съезды; организация и проведение научно–практических конференций; руководство СНО, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>студенческими научными работами, руководство аспирантами.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="524"/>
         <w:gridCol w:w="4342"/>
         <w:gridCol w:w="1311"/>
         <w:gridCol w:w="1466"/>
         <w:gridCol w:w="1702"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11AF4" w:rsidRPr="00A52354" w:rsidTr="0038227D">
@@ -8177,52 +8185,50 @@
       </w:r>
       <w:r w:rsidR="00804999" w:rsidRPr="00C72052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_» _</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="00627951">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C72052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>__ протокол № ______</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C11AF4" w:rsidRPr="00C72052" w:rsidRDefault="00C11AF4" w:rsidP="00C11AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Отзыв о работе преподавателя: ______________________________________________</w:t>
@@ -8333,78 +8339,78 @@
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_»_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C72052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>___________ 20___</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005244C9" w:rsidSect="00C11AF4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C664D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99C6DDE6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -8456,100 +8462,102 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="126"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C11AF4"/>
     <w:rsid w:val="001564AD"/>
+    <w:rsid w:val="00243991"/>
     <w:rsid w:val="005244C9"/>
     <w:rsid w:val="00627951"/>
     <w:rsid w:val="00804999"/>
     <w:rsid w:val="00C11AF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3EA476FE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3132D2B2-645F-4AB4-A718-E3D34CA35832}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8949,104 +8957,97 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C11AF4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C11AF4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="7">
     <w:name w:val="Основной текст (7)_"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="70"/>
     <w:rsid w:val="00C11AF4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70">
     <w:name w:val="Основной текст (7)"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="7"/>
     <w:rsid w:val="00C11AF4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -9278,69 +9279,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>753</Words>
-  <Characters>4293</Characters>
+  <Words>754</Words>
+  <Characters>4303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5036</CharactersWithSpaces>
+  <CharactersWithSpaces>5047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Клюжева Ольга Викторовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>