--- v0 (2025-11-09)
+++ v1 (2026-04-28)
@@ -1,5546 +1,5584 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+    <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00897543">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001666AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>№22 – Кафедра</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="993"/>
-        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4253"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...5 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="10" w:right="-108"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Индекс      дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Заголовок дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60" w:right="62"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Кол-во дел, томов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="19" w:right="22"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок хранения дела, статья по перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Примечания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...5 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00897543">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00897543">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="19"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-123"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00897543">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
         <w:trPr>
           <w:trHeight w:val="672"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00C2113C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t>Приказы, распоряжения ректора, проректоров Академии (выписки из протоколов Ученого совета, решения совета факультета), относящиеся к деятельности кафедры. Копии</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приказы, распоряжения ректора, проректоров </w:t>
+            </w:r>
+            <w:r w:rsidR="00C2113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Университета</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (выписки из протоколов Ученого совета, решения совета факультета), относящиеся к деятельности кафедры. Копии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>До минования надобности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Подлинники в общем отделе, в д. ученого секретаря, в д. деканата, к которому относится кафедра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Протоколы заседаний кафедры за учебный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5 лет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ст. 18 з</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Паспорт кафедры с приложениями (лицензии, технический паспорт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Постоянно</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ст. 28</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Положение о кафедре. Копия.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Должностные инструкции работников кафедр. Копии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>До замены новым</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...26 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>До замены новыми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Подлинники в общем отделе</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Подлинники в отделе кадров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Федеральные государственные образовательные стандарты по специальностям (ФГОС). Копии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>До замены новыми</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ст. 8б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>В электронном виде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Индивидуальные планы и отчеты преподавателей кафедры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5 лет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Годовой план </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00897543">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>деятельности  по</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00897543">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> учебно-воспитательной работе. Копия</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...28 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Годовой отчет </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00897543">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>деятельности  по</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00897543">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> учебно-воспитательной работе. Копия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>До минования надобности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Подлинники в ОВР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...22 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>22.  -08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Годовой план по работе кафедры со слушателями факультета повышения квалификации</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...26 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Годовой отчет по работе кафедры со слушателями факультета повышения квалификации (отчеты кураторов по проведенным циклам).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5 л.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ст. 202</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...26 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5 лет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ст. 215</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>Годовой план по научно-исследовательской работе кафедры. Копии. (</w:t>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Годовой план по научно-исследовательской работе кафедры. Копии. (в электронном виде)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Годовой отчет по научно-исследовательской работе кафедры. Копии. (в электронном виде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>До минования надобности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подлинник у проректора по НР и РРЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Годовой план кафедры по лечебной работе профессорско-преподавательского состава (в электронном виде)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Годовой отчет кафедры по лечебной работе профессорско-преподавательского состава (в электронном виде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 л.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 202</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 215</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Для клинических кафедр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>План кафедры на повышение квалификации профессорско-преподавательского состава на 5 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Отчет кафедры о повышении квалификации профессорско-преподавательского состава за 5 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 482а</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 483</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы по сопровождению учебного процесса (в электронном виде):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Расписания проведения лекций, практических занятий, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>консультаций, промежуточных аттестаций, практик. Копии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- Рабочие программы дисциплины, преподаваемой на кафедре (методические материалы для обучающихся, методические материалы для преподавателей, ФОС);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- годовые учебные планы, рабочие учебные планы и графики учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- календарно-тематические планы-графики чтения лекций, проведения семинаров, лабораторных занятий. Копии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>До минования надобности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подлинники в УМУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>22.  -13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Отчет комиссии по проверке основной (образовательной) деятельности кафедры за 5 лет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет ЭПК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ст. 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы о научно-исследовательской деятельности обучающихся (план и отчет, протоколы заседаний кружков, научные работы, программы конференций, копии дипломов, свидетельств, выпускные квалификационные работы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-126"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы о научно-исследовательской деятельности сотрудников кафедры, (рецензии и отзывы диссертациям, авторефератам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постоянно </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ст. 50 НТД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы по итогам промежуточных аттестаций, производственных, учебных практик (экзаменационные, зачетные ведомости, дневники по практике, отчеты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6 лет ЭПК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы по охране труда, пожарной безопасности, гражданской обороне:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- Инструкции по охране труда, пожарной безопасности для сотрудников кафедры и обучающихся. Копии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>-Журнал учета инструктажа по технике безопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- Журнал регистрации инструктажа по пожарной безопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- Журнал учета формирований гражданской обороны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>До замены новыми</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ст. 423б </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3 года</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 613</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 463е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Подлинники в службах ОТ и ПБ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>22.  -18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Документы (письма, служебные, докладные записки), относящиеся к деятельности кафедры.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет ЭПК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Журналы учета успеваемости и посещаемости обучающихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Журнал учета </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>взаимопосещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> преподавателями лекций, семинарских и практических занятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Журнал учета проведений текущих консультаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3 года</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Журнал учета этилового спирта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ст. 526</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Для кафедр, использующих в учебном процессе спирт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Номенклатура дел кафедры. Копия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Описи на дела, переданные</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00C2113C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в архив </w:t>
+            </w:r>
+            <w:r w:rsidR="00C2113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Университета</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, акты </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00897543">
-[...6 lines deleted...]
-              <w:t>в</w:t>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о  выделении</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00897543">
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> электронном виде)</w:t>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документов к уничтожению. Копии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...26 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>До замены новой</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>До минования надобности</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...10 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...17 lines deleted...]
-              <w:t>Подлинник у проректора по НР и РРЗ</w:t>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подлинники в общем отделе</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подлинник в архиве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...84 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...102 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...84 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...114 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.  -27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...41 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...138 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...2418 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="19" w:right="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001666AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>22.  -28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...23 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897543" w:rsidRPr="00897543" w:rsidTr="005A15DE">
-[...23 lines deleted...]
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+      <w:tr w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidTr="00CA399A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00897543" w:rsidRPr="00897543" w:rsidRDefault="00897543" w:rsidP="00897543">
+          <w:p w:rsidR="00897543" w:rsidRPr="001666AD" w:rsidRDefault="00897543" w:rsidP="00897543">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C187F" w:rsidRDefault="004C187F">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="004C187F" w:rsidRPr="001666AD" w:rsidRDefault="004C187F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004C187F">
+    <w:sectPr w:rsidR="004C187F" w:rsidRPr="001666AD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00236898"/>
+    <w:rsid w:val="001666AD"/>
     <w:rsid w:val="00236898"/>
     <w:rsid w:val="004C187F"/>
+    <w:rsid w:val="0086442F"/>
     <w:rsid w:val="00897543"/>
+    <w:rsid w:val="008F4166"/>
+    <w:rsid w:val="00C2113C"/>
+    <w:rsid w:val="00CA399A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{986A896E-748F-43A6-AB2F-960803D5ED72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5916,55 +5954,85 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001666AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001666AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -6195,55 +6263,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3896</Characters>
+  <Pages>4</Pages>
+  <Words>684</Words>
+  <Characters>3903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4570</CharactersWithSpaces>
+  <CharactersWithSpaces>4578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Рычкова Оксана Анатольевна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>