--- v0 (2025-11-09)
+++ v1 (2026-04-28)
@@ -2,101 +2,101 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10492" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="247"/>
         <w:gridCol w:w="178"/>
         <w:gridCol w:w="69"/>
         <w:gridCol w:w="215"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="285"/>
       </w:tblGrid>
       <w:tr w:rsidR="000233AB" w:rsidTr="00273128">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000233AB" w:rsidRPr="0011046D" w:rsidRDefault="001C5D32" w:rsidP="0031665A">
+          <w:p w:rsidR="000233AB" w:rsidRDefault="001C5D32" w:rsidP="0031665A">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011046D">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="062A1275" wp14:editId="1712D68B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>669290</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-33655</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="9525" cy="447675"/>
                       <wp:effectExtent l="57150" t="19050" r="57150" b="19050"/>
                       <wp:wrapNone/>
@@ -179,50 +179,111 @@
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> расстояние</w:t>
             </w:r>
             <w:r w:rsidR="00581941" w:rsidRPr="0011046D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0011046D" w:rsidRPr="0011046D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>от края листа до эмблемы</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="005E659F" w:rsidRPr="005E659F" w:rsidRDefault="005E659F" w:rsidP="005E659F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005E659F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial CYR"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="628650" cy="628650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Рисунок 1" descr="Cимвол Ижевский ГМУ (ЧБ для документов)"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Cимвол Ижевский ГМУ (ЧБ для документов)"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="628650" cy="628650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000233AB" w:rsidRDefault="000233AB" w:rsidP="00D324DD">
             <w:pPr>
               <w:pStyle w:val="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -363,106 +424,50 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial CYR"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000233AB">
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000233AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -536,78 +541,155 @@
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000233AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>«Ижевская государственная</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>«Ижевск</w:t>
+            </w:r>
+            <w:r w:rsidR="00412264">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>ИЙ</w:t>
+            </w:r>
             <w:r w:rsidRPr="000233AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>медицинская академия»</w:t>
+              <w:t xml:space="preserve"> государственн</w:t>
+            </w:r>
+            <w:r w:rsidR="00412264">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ЫЙ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000233AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>медицинск</w:t>
+            </w:r>
+            <w:r w:rsidR="00412264">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ИЙ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000233AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00412264">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>УНИВЕРСИТЕТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000233AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000233AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ</w:t>
@@ -616,76 +698,92 @@
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000233AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
+          <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="00412264" w:rsidP="000233AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000233AB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ФГБОУ ВО ИГМА </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000233AB">
+              <w:t xml:space="preserve">(ФГБОУ ВО </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Минздрава России)</w:t>
+              <w:t>Ижевский ГМУ М</w:t>
+            </w:r>
+            <w:r w:rsidR="00964735">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidR="000233AB" w:rsidRPr="000233AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>нздрава России)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000233AB">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Коммунаров ул., д. 281, Ижевск, 426034</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -821,193 +919,163 @@
               </w:rPr>
               <w:t xml:space="preserve"> ИНН/КПП 1831032733/183101001</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="000233AB" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="00581941" w:rsidRDefault="000233AB" w:rsidP="00581941">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00581941">
               <w:t xml:space="preserve">от  </w:t>
             </w:r>
             <w:r w:rsidRPr="00581941">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="0011046D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00581941">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0011046D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00581941">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>0.2020</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00581941">
               <w:t xml:space="preserve"> г. № </w:t>
             </w:r>
             <w:r w:rsidRPr="00581941">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2323/20-10</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00581941" w:rsidRPr="0011046D" w:rsidRDefault="00581941" w:rsidP="00581941">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011046D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0011046D">
+              <w:t>(регистр</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5064E" w:rsidRPr="0011046D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>регистр</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F5064E" w:rsidRPr="0011046D">
+              <w:t>ация</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011046D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>ация</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> в общем отделе)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRDefault="000233AB" w:rsidP="00581941">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000233AB">
               <w:t>На №______________от_____________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00581941" w:rsidRPr="00581941" w:rsidRDefault="00581941" w:rsidP="00581941">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00581941">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> ответе ссылка на № и дату входящего письма </w:t>
+              <w:t xml:space="preserve">(при ответе ссылка на № и дату входящего письма </w:t>
             </w:r>
             <w:r w:rsidRPr="00581941">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>обязательна</w:t>
             </w:r>
             <w:r w:rsidRPr="00581941">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRDefault="000233AB" w:rsidP="00D324DD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1151,68 +1219,66 @@
               <w:t>ул. Казакова, д.52,</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7499">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">г. Краснодар, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRDefault="000233AB" w:rsidP="00D324DD">
             <w:pPr>
               <w:ind w:left="1168"/>
             </w:pPr>
             <w:r>
               <w:t>400080</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="00B120EA" w:rsidRDefault="000233AB" w:rsidP="00D324DD">
             <w:pPr>
               <w:ind w:left="1168"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r w:rsidRPr="00B120EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>ли</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000233AB" w:rsidRPr="004B0965" w:rsidRDefault="002C01C0" w:rsidP="00D324DD">
+          </w:p>
+          <w:p w:rsidR="000233AB" w:rsidRPr="004B0965" w:rsidRDefault="00044B79" w:rsidP="00D324DD">
             <w:pPr>
               <w:ind w:left="1168"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00AD553A" w:rsidRPr="00AD553A">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:color w:val="auto"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>radius</w:t>
               </w:r>
               <w:r w:rsidR="00AD553A" w:rsidRPr="00AD553A">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>@</w:t>
               </w:r>
               <w:r w:rsidR="00AD553A" w:rsidRPr="00AD553A">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:color w:val="auto"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
@@ -1256,99 +1322,81 @@
           </w:p>
           <w:p w:rsidR="00AD553A" w:rsidRPr="00D501C3" w:rsidRDefault="00AD553A" w:rsidP="00AD553A">
             <w:pPr>
               <w:ind w:left="1168"/>
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D501C3">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">Напечатанный текст </w:t>
             </w:r>
             <w:r w:rsidRPr="004B0965">
               <w:t xml:space="preserve">черного цвета </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AD553A" w:rsidRPr="00D501C3" w:rsidRDefault="00AD553A" w:rsidP="00AD553A">
             <w:pPr>
               <w:ind w:left="1168"/>
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D501C3">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t>обязателен</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">обязателен для заполнения, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AD553A" w:rsidRPr="00D501C3" w:rsidRDefault="00AD553A" w:rsidP="00AD553A">
+            <w:pPr>
+              <w:ind w:left="1168"/>
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D501C3">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> для заполнения, </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AD553A" w:rsidRPr="00D501C3" w:rsidRDefault="00AD553A" w:rsidP="00AD553A">
+              <w:t>красным цветом – для информации,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AD553A" w:rsidRPr="00AD553A" w:rsidRDefault="004B0965" w:rsidP="004B0965">
             <w:pPr>
               <w:ind w:left="1168"/>
-              <w:rPr>
-[...22 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="004B0965">
               <w:rPr>
                 <w:color w:val="469F03"/>
               </w:rPr>
               <w:t>зеленым</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00AD553A" w:rsidRPr="00D501C3">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve"> – «С уважением» пишется тогда, когда есть слово «Уважаемый»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B0965" w:rsidRPr="004B0965" w:rsidTr="00273128">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="5603" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
@@ -1358,71 +1406,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000233AB" w:rsidRPr="009609B4" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066407C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">О </w:t>
-[...19 lines deleted...]
-              <w:t>о чем? – заголовок дол</w:t>
+              <w:t>О …(о чем? – заголовок дол</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>жен быть кратким, точно передава</w:t>
             </w:r>
             <w:r w:rsidRPr="0066407C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ть смысл текста документа, печатается без кавычек через 1 межстрочный интервал, точка в конце заголовка не ставится)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000233AB" w:rsidRPr="0066407C" w:rsidRDefault="000233AB" w:rsidP="000233AB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2100,51 +2128,75 @@
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="006A1DC8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> или</w:t>
       </w:r>
       <w:r w:rsidR="0011046D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 13,</w:t>
       </w:r>
       <w:r w:rsidR="000233AB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> через 1-2 межстрочных интервала, излагается от третьего лица единственного числа (</w:t>
       </w:r>
       <w:r w:rsidR="001707AF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ФГБОУ ВО ИГМА Минздрава России</w:t>
+        <w:t>ФГБОУ ВО И</w:t>
+      </w:r>
+      <w:r w:rsidR="00412264">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">жевский </w:t>
+      </w:r>
+      <w:r w:rsidR="001707AF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ГМ</w:t>
+      </w:r>
+      <w:r w:rsidR="00412264">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidR="001707AF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Минздрава России</w:t>
       </w:r>
       <w:r w:rsidR="000233AB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> сообщает…) или от первого лица множественного числа («направляем вам информацию», «просим представить»).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000233AB" w:rsidRDefault="000233AB" w:rsidP="005B066B">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Текст документа должен быть ясным, кратким, обоснованным, обеспечивающим точное и однозначное восприятие изложенной в нем информации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000233AB" w:rsidRPr="0066407C" w:rsidRDefault="008F30E6" w:rsidP="008F30E6">
       <w:pPr>
@@ -2301,60 +2353,67 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008F30E6" w:rsidRPr="008F30E6" w:rsidRDefault="0008250E" w:rsidP="008F30E6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008250E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ведение переписки с организациями </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="008F30E6" w:rsidRPr="008F30E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>на бланке Академии</w:t>
+        <w:t xml:space="preserve">на бланке </w:t>
+      </w:r>
+      <w:r w:rsidR="00412264">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Университета</w:t>
       </w:r>
       <w:r w:rsidR="008F30E6" w:rsidRPr="008F30E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0008250E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществляется </w:t>
       </w:r>
       <w:r w:rsidR="008F30E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ТОЛЬКО </w:t>
       </w:r>
       <w:r w:rsidRPr="0008250E">
@@ -2414,62 +2473,50 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="000233AB" w:rsidRPr="00194453" w:rsidRDefault="000233AB" w:rsidP="00194453">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194453">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="001C5B09" w:rsidRPr="00194453">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2887,372 +2934,381 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> почтой России, письмо </w:t>
       </w:r>
       <w:r w:rsidR="000233AB" w:rsidRPr="009C4CED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ос</w:t>
       </w:r>
       <w:r w:rsidR="000233AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">тается в </w:t>
       </w:r>
-      <w:r w:rsidR="00F5064E">
+      <w:r w:rsidR="006B4730">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Академии</w:t>
+        <w:t>Университете</w:t>
       </w:r>
       <w:r w:rsidR="000233AB" w:rsidRPr="009C4CED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FC442C" w:rsidRPr="00074FB9" w:rsidRDefault="000233AB">
       <w:pPr>
         <w:ind w:left="4248"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC442C" w:rsidRPr="00FC442C">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2 см         от края листа до указания данных исполнителя</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC442C" w:rsidRPr="00074FB9" w:rsidSect="00273128">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="707" w:bottom="357" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00700EED" w:rsidRDefault="00700EED">
+    <w:p w:rsidR="00044B79" w:rsidRDefault="00044B79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00700EED" w:rsidRDefault="00700EED">
+    <w:p w:rsidR="00044B79" w:rsidRDefault="00044B79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial CYR">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00700EED" w:rsidRDefault="00700EED">
+    <w:p w:rsidR="00044B79" w:rsidRDefault="00044B79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00700EED" w:rsidRDefault="00700EED">
+    <w:p w:rsidR="00044B79" w:rsidRDefault="00044B79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="004F4CE0" w:rsidRDefault="00B81C91" w:rsidP="001F6BC9">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004F4CE0" w:rsidRDefault="002C01C0">
+  <w:p w:rsidR="004F4CE0" w:rsidRDefault="00044B79">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="004F4CE0" w:rsidRDefault="00B81C91" w:rsidP="001F6BC9">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008F30E6">
+    <w:r w:rsidR="00412264">
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004F4CE0" w:rsidRDefault="002C01C0">
+  <w:p w:rsidR="004F4CE0" w:rsidRDefault="00044B79">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000233AB"/>
     <w:rsid w:val="000233AB"/>
+    <w:rsid w:val="00044B79"/>
     <w:rsid w:val="0008250E"/>
     <w:rsid w:val="000856EE"/>
     <w:rsid w:val="00100723"/>
     <w:rsid w:val="0011046D"/>
     <w:rsid w:val="001707AF"/>
     <w:rsid w:val="00194453"/>
     <w:rsid w:val="001C5B09"/>
     <w:rsid w:val="001C5D32"/>
+    <w:rsid w:val="001E4481"/>
     <w:rsid w:val="00273128"/>
     <w:rsid w:val="002C01C0"/>
     <w:rsid w:val="002C66BF"/>
     <w:rsid w:val="0031665A"/>
+    <w:rsid w:val="00412264"/>
     <w:rsid w:val="004B0965"/>
     <w:rsid w:val="00581941"/>
     <w:rsid w:val="005A3B0A"/>
     <w:rsid w:val="005B066B"/>
+    <w:rsid w:val="005E659F"/>
     <w:rsid w:val="00684F24"/>
     <w:rsid w:val="006A1DC8"/>
+    <w:rsid w:val="006B4730"/>
     <w:rsid w:val="006B5B78"/>
     <w:rsid w:val="00700EED"/>
     <w:rsid w:val="008F30E6"/>
     <w:rsid w:val="00917080"/>
+    <w:rsid w:val="00964735"/>
     <w:rsid w:val="009A30B3"/>
+    <w:rsid w:val="00A86BB6"/>
     <w:rsid w:val="00AD553A"/>
     <w:rsid w:val="00B81C91"/>
     <w:rsid w:val="00B85D9A"/>
     <w:rsid w:val="00CC0ED4"/>
     <w:rsid w:val="00D501C3"/>
     <w:rsid w:val="00E44756"/>
     <w:rsid w:val="00E86993"/>
     <w:rsid w:val="00F5064E"/>
     <w:rsid w:val="00FC442C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3DFCD857"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6CD80DD5-361F-40B6-A9B7-0B3BF9403501}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3864,51 +3920,51 @@
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal Знак"/>
     <w:link w:val="ConsPlusNormal"/>
     <w:rsid w:val="008F30E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radius@index.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rector@igma.udm.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4140,70 +4196,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>492</Words>
-  <Characters>2805</Characters>
+  <Words>496</Words>
+  <Characters>2828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3291</CharactersWithSpaces>
+  <CharactersWithSpaces>3318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Клюжева Ольга Викторовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>