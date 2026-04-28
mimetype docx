--- v0 (2025-10-05)
+++ v1 (2026-04-28)
@@ -1,170 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4239"/>
         <w:gridCol w:w="5116"/>
       </w:tblGrid>
       <w:tr w:rsidR="00496395" w:rsidTr="00496395">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00496395" w:rsidRDefault="00496395"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496395" w:rsidRDefault="00DE1228" w:rsidP="00496395">
+          <w:p w:rsidR="00496395" w:rsidRDefault="003E599D" w:rsidP="00496395">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>И.о</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r w:rsidR="00496395" w:rsidRPr="00496395">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ектор</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>. р</w:t>
+              <w:t>у</w:t>
             </w:r>
             <w:r w:rsidR="00496395" w:rsidRPr="00496395">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ектор</w:t>
+              <w:t xml:space="preserve"> ФГБОУ ВО И</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>а</w:t>
+              <w:t xml:space="preserve">жевский </w:t>
             </w:r>
             <w:r w:rsidR="00496395" w:rsidRPr="00496395">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ФГБОУ ВО ИГМА</w:t>
+              <w:t>ГМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>У</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00FC7F87" w:rsidRPr="00496395" w:rsidRDefault="00FC7F87" w:rsidP="00496395">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Минздрава России</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00496395" w:rsidRPr="00496395" w:rsidRDefault="00496395" w:rsidP="00496395">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00496395">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>профессору</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Шкляеву А.Е.</w:t>
+              <w:t>профессору Шкляеву А.Е.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00496395" w:rsidRDefault="00496395" w:rsidP="00496395">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00496395">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>студента(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00496395">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -799,201 +803,227 @@
         </w:rPr>
         <w:t xml:space="preserve">Стоматологический − </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00FC7F87" w:rsidRPr="00975D0B">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>stom-fac@igma.udm.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00FC7F87" w:rsidRDefault="00FC7F87" w:rsidP="00FC7F87">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0032016D" w:rsidRPr="001768D2" w:rsidRDefault="0032016D" w:rsidP="001768D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001768D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="001768D2" w:rsidRPr="001768D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗАЯВЛЕНИЯ ДЛЯ ЗАСЕЛЕНИЯ В ОБЩЕЖИТИЕ БУДУТ </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РАССМАТРИВАТЬСЯ С </w:t>
+      </w:r>
+      <w:r w:rsidR="003E599D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="001768D2" w:rsidRPr="001768D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.08.202</w:t>
+      </w:r>
+      <w:r w:rsidR="003E599D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001768D2" w:rsidRPr="001768D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="0032016D" w:rsidRPr="001768D2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00457915"/>
     <w:rsid w:val="001768D2"/>
     <w:rsid w:val="001B5BAC"/>
     <w:rsid w:val="00263119"/>
     <w:rsid w:val="0032016D"/>
+    <w:rsid w:val="003E599D"/>
     <w:rsid w:val="00457915"/>
     <w:rsid w:val="00487BDA"/>
     <w:rsid w:val="00496395"/>
     <w:rsid w:val="004E5A01"/>
     <w:rsid w:val="006D2876"/>
     <w:rsid w:val="007A2333"/>
     <w:rsid w:val="007A5BA4"/>
     <w:rsid w:val="009D278A"/>
     <w:rsid w:val="00C862CC"/>
     <w:rsid w:val="00DE1228"/>
     <w:rsid w:val="00FA5407"/>
     <w:rsid w:val="00FC7F87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1E247573"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{491991A0-0D3D-446D-9DB4-F3C0F61EC197}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1378,83 +1408,76 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00496395"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001768D2"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stom-fac@igma.udm.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ped-fac@igma.udm.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lech-fac@igma.udm.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1683,72 +1706,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>248</Words>
-  <Characters>1419</Characters>
+  <Words>249</Words>
+  <Characters>1420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1664</CharactersWithSpaces>
+  <CharactersWithSpaces>1666</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Зуева Ксения Александровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>