--- v0 (2025-10-05)
+++ v1 (2026-05-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="003C5A7B" w:rsidRDefault="003C5A7B" w:rsidP="003C5A7B">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To T</w:t>
       </w:r>
       <w:r w:rsidRPr="0019769B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
@@ -86,99 +86,90 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">FSBEI HE </w:t>
       </w:r>
       <w:r w:rsidRPr="0019769B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0019769B">
+      <w:r w:rsidR="00FF2D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>MA</w:t>
-      </w:r>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="003C5A7B" w:rsidRPr="003C5A7B" w:rsidRDefault="003C5A7B" w:rsidP="003C5A7B">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019769B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Ministry of Health of Russian Federation</w:t>
+        <w:t>of Ministry of Health of Russian Federation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0011511D" w:rsidRDefault="003C5A7B" w:rsidP="003C5A7B">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C5A7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Rector A. E. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C5A7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -215,105 +206,108 @@
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C5A7B" w:rsidRPr="003C5A7B" w:rsidRDefault="003C5A7B" w:rsidP="003C5A7B">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Applicant’s full name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C5A7B" w:rsidRDefault="00BC7DA3" w:rsidP="00BC7DA3">
+    <w:p w:rsidR="003C5A7B" w:rsidRPr="00FF2D99" w:rsidRDefault="00BC7DA3" w:rsidP="00BC7DA3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Passport </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00FF2D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="003C5A7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC7DA3" w:rsidRDefault="00BC7DA3" w:rsidP="00BC7DA3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Issuing Authority</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00FF2D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC7DA3" w:rsidRPr="00BC7DA3" w:rsidRDefault="00BC7DA3" w:rsidP="00BC7DA3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Date of issue___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C5A7B" w:rsidRDefault="003C5A7B" w:rsidP="003C5A7B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -533,71 +527,51 @@
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019769B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="0019769B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> only one specialty area)</w:t>
+        <w:t>(choose only one specialty area)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0011511D" w:rsidRPr="0019769B" w:rsidRDefault="0011511D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0011511D" w:rsidRPr="0019769B" w:rsidRDefault="0011511D">
       <w:pPr>
         <w:spacing w:line="283" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0011511D" w:rsidRPr="007E0347" w:rsidRDefault="00047E94">
       <w:pPr>
         <w:rPr>
@@ -967,87 +941,85 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0011511D" w:rsidRDefault="00047E94" w:rsidP="00047E94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>"_____"____________202</w:t>
       </w:r>
       <w:r w:rsidR="00422069">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0011511D" w:rsidRDefault="0011511D">
       <w:pPr>
         <w:sectPr w:rsidR="0011511D">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1185" w:right="1140" w:bottom="1157" w:left="1140" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008D34B0" w:rsidRDefault="008D34B0"/>
     <w:sectPr w:rsidR="008D34B0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1185" w:right="7880" w:bottom="1157" w:left="1840" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
@@ -1078,101 +1050,103 @@
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0011511D"/>
     <w:rsid w:val="00047E94"/>
     <w:rsid w:val="0011511D"/>
     <w:rsid w:val="0019769B"/>
     <w:rsid w:val="003C5A7B"/>
     <w:rsid w:val="00422069"/>
     <w:rsid w:val="007E0347"/>
     <w:rsid w:val="008D34B0"/>
     <w:rsid w:val="00BC7DA3"/>
+    <w:rsid w:val="00FF2D99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="061601AC"/>
   <w15:docId w15:val="{73AEE259-D1F6-4117-BEB2-348DD7C4C281}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="DejaVu Sans" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1649,51 +1623,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1943,51 +1917,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>163</Words>
   <Characters>935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>