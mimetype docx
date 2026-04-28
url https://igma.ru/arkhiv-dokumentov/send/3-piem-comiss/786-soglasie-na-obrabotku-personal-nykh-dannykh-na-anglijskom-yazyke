--- v0 (2025-10-05)
+++ v1 (2026-04-28)
@@ -1,116 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="009F657F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Co</w:t>
-[...9 lines deleted...]
-        <w:t>nsent of</w:t>
+        <w:t>Consent of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>subj</w:t>
       </w:r>
       <w:r w:rsidR="009F657F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ect</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> of personal data (applicant</w:t>
+        <w:t>ect of personal data (applicant</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="009F657F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -185,51 +163,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRDefault="001F337B" w:rsidP="009F657F">
             <w:pPr>
               <w:ind w:left="-116"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidTr="009F657F">
+      <w:tr w:rsidR="00445F84" w:rsidRPr="005C489F" w:rsidTr="009F657F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="317"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRDefault="001F337B">
             <w:pPr>
               <w:ind w:left="-109"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -329,51 +307,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidTr="009F657F">
+      <w:tr w:rsidR="00445F84" w:rsidRPr="005C489F" w:rsidTr="009F657F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="281"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -397,51 +375,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidTr="009F657F">
+      <w:tr w:rsidR="00445F84" w:rsidRPr="005C489F" w:rsidTr="009F657F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="202"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10529" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -576,59 +554,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="009F657F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ssued</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00445F84" w:rsidTr="009F657F">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="261" w:type="dxa"/>
           <w:trHeight w:val="23"/>
           <w:jc w:val="center"/>
@@ -824,268 +802,206 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00445F84" w:rsidRDefault="00445F84">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
+    <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B" w:rsidP="005C489F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>freely, by my own will and in my own interest, in accordance with the requirements of Federal Law No. 152-FZ of 27.07.06 "On Personal Data</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> I give my consent to the authorized officials </w:t>
+        <w:t xml:space="preserve">freely, by my own will and in my own interest, in accordance with the requirements of Federal Law No. 152-FZ of 27.07.06 "On Personal Data" , I give my consent to the authorized officials </w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>of the Federal State Budgetary Educational Institution of Higher Edu</w:t>
+        <w:t>of the Federal State Budgetary Educational Institution of Higher Education "</w:t>
+      </w:r>
+      <w:r w:rsidR="005C489F" w:rsidRPr="005C489F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Izhevsk State Medical University</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>cation "Izhevsk State Medical Academy" of the Ministry of Health of the Russian Federation</w:t>
+        <w:t>" of the Ministry of Health of the Russian Federation</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, address: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">426034, </w:t>
+        <w:t xml:space="preserve">426034, Udmurt Republic, Izhevsk, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Udmurt</w:t>
+        <w:t>Kommunarov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Republic, Izhevsk, </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> str., d 281 </w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(hereinafter referred to as the Operator)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, to process* the following personal data:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>photo; place o</w:t>
+        <w:t xml:space="preserve">photo; place of birth; marital status; contact phone numbers; email address; information about military registration; TIN; residential address; information about the presence of a guardian; full name; date of birth; citizenship; information about education; information about changing the name; data of an identity document; data of a target referral; information about the presence of disability; information about the assignment of orphan status; information about the availability of individual achievements; information about the previous place of study; results of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F657F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>National (State)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">f birth; marital status; contact phone numbers; email address; information about military registration; TIN; residential address; information about the presence of a guardian; full name; date of birth; citizenship; information about education; information </w:t>
-[...41 lines deleted...]
-        <w:t>phan status; details of the document of education; social status; information about employment; information about academic performance; information about family composition</w:t>
+        <w:t xml:space="preserve"> Exam; form of study; date of issue of the identity document; name of the authority that issued the identity document; faculty; gender; information about Olympiads; information about foreign language proficiency; direction of training or specialty according to the document of education; details of orders; registration address; specialty; information about awards (incentives); information contained in orders; information about disability; orphan status; details of the document of education; social status; information about employment; information about academic performance; information about family composition</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10422" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10422"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00445F84" w:rsidRPr="009F657F">
+      <w:tr w:rsidR="00445F84" w:rsidRPr="005C489F">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10422" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-78"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00445F84" w:rsidRPr="009F657F">
+      <w:tr w:rsidR="00445F84" w:rsidRPr="005C489F">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10422" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-78"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1154,154 +1070,129 @@
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:pStyle w:val="115"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
-        <w:t xml:space="preserve">performing the functions, powers and duties assigned by </w:t>
-[...2 lines deleted...]
-        <w:t>the legislation of the Russian Federation in the field of education, and performing other statutory tasks;</w:t>
+        <w:t>performing the functions, powers and duties assigned by the legislation of the Russian Federation in the field of education, and performing other statutory tasks;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:pStyle w:val="115"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:t>compliance with the requirements of the legislation of the Russian Federation in the field of education;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
+    <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B" w:rsidP="005C489F">
       <w:pPr>
         <w:pStyle w:val="115"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="009F657F">
-        <w:t>ensuring</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> information openness of the Academy</w:t>
+        <w:t xml:space="preserve">ensuring information openness of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C489F" w:rsidRPr="005C489F">
+        <w:t>University</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:t>, providing objective and prompt information to employees, students, graduates and applicants, meeting the requirements of the legislation of the Russian Federation in the field of education.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The Consent to the processing of personal data is valid from the</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> date of signing the Consent, for a </w:t>
+        <w:t xml:space="preserve">The Consent to the processing of personal data is valid from the date of signing the Consent, for a </w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>period of 1 year.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have been warned that the processing of my personal data is carried out using paper media and computer equipment, in compliance with the principles and rules for processing personal data provided for </w:t>
-[...13 lines deleted...]
-        <w:t>ata, as well as other illegal actions in relation to personal data.</w:t>
+        <w:t>I have been warned that the processing of my personal data is carried out using paper media and computer equipment, in compliance with the principles and rules for processing personal data provided for in the Federal Law "On Personal Data", as well as the necessary legal, organizational and technical measures to protect them from unauthorized or accidental access to them, destruction, modification, blocking, copying, provision, distribution of personal data, as well as other illegal actions in relation to personal data.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Consent may be revoked prematurely by submitting a written application to</w:t>
       </w:r>
       <w:r w:rsidR="009F657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
@@ -1326,99 +1217,85 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>perator</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>I have been warned that in case of revocation of consent to the processing of personal data, the Oper</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId6">
+        <w:t xml:space="preserve">I have been warned that in case of revocation of consent to the processing of personal data, the Operator has the right to continue processing personal data without consent if there are grounds specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
         <w:r w:rsidRPr="009F657F">
           <w:rPr>
             <w:rStyle w:val="InternetLink"/>
             <w:sz w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>paragraphs 2-11 of Part 1 of Article 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId6">
         <w:r w:rsidRPr="009F657F">
           <w:rPr>
             <w:rStyle w:val="InternetLink"/>
             <w:sz w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Part 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Article 1</w:t>
-[...6 lines deleted...]
-        <w:t>0 of the Federal Law</w:t>
+        <w:t xml:space="preserve"> of Article 10 of the Federal Law</w:t>
       </w:r>
       <w:r w:rsidR="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"On Personal Data".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="00445F84">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001F337B" w:rsidRDefault="001F337B" w:rsidP="001F337B">
@@ -1480,163 +1357,157 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00445F84" w:rsidRPr="009F657F" w:rsidRDefault="001F337B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">* processing of personal data – any action (operation) or a set of actions (operations) performed with or without the use of automation </w:t>
       </w:r>
       <w:r w:rsidR="009F657F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>systems</w:t>
       </w:r>
       <w:r w:rsidRPr="009F657F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with personal data,</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> including collection, recording, systematization, accumulation, storage, clarification (updating, modification), extraction, use, transfer (provision, access), depersonalization, blocking, deletion, and destruction.</w:t>
+        <w:t xml:space="preserve"> with personal data, including collection, recording, systematization, accumulation, storage, clarification (updating, modification), extraction, use, transfer (provision, access), depersonalization, blocking, deletion, and destruction.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00445F84" w:rsidRPr="009F657F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="567" w:bottom="851" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26C92E46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C0D8B05A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
@@ -1713,51 +1584,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2738" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3098" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27174672"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73B8CBA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1837,51 +1708,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE4690E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30849A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -1896,51 +1767,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BEB1EAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A23410C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1117"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2036,51 +1907,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7025144E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D3ABF5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1495"/>
         </w:tabs>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -2115,244 +1986,481 @@
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00445F84"/>
     <w:rsid w:val="001F337B"/>
     <w:rsid w:val="00445F84"/>
+    <w:rsid w:val="005C489F"/>
     <w:rsid w:val="009F657F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="57304240"/>
+  <w15:docId w15:val="{49F57AD8-8CB4-481A-A573-CC85ED4D1F9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="DejaVu Sans" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
@@ -2365,51 +2473,50 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
@@ -3793,1691 +3900,56 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num27">
     <w:name w:val="WW8Num27"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num28">
     <w:name w:val="WW8Num28"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num29">
     <w:name w:val="WW8Num29"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num30">
     <w:name w:val="WW8Num30"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num31">
     <w:name w:val="WW8Num31"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...1633 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantf1://12048567.1002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantf1://12048567.6012" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantf1://12048567.1002" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantf1://12048567.6012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5726,75 +4198,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>595</Words>
-  <Characters>3397</Characters>
+  <Words>596</Words>
+  <Characters>3402</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3985</CharactersWithSpaces>
+  <CharactersWithSpaces>3991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Международный отдел</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Yandex.Translate</dc:creator>
   <dc:description>Translated with Yandex.Translate</dc:description>
   <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>