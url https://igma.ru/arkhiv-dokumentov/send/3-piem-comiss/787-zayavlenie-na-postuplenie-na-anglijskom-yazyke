--- v0 (2025-10-05)
+++ v1 (2026-04-28)
@@ -1,66 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
+    <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317" w:rsidP="00322EEE">
       <w:pPr>
         <w:ind w:right="-285"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>To the Rector of the Federal State Budgetary Educational Institution of Higher Education "Izhevsk State Medical Academy" of the Ministry of H</w:t>
+        <w:t>To the Rector of the Federal State Budgetary Educational Institution of Higher Education "</w:t>
+      </w:r>
+      <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Izhevsk State</w:t>
+      </w:r>
+      <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Medical University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67B00">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>" of the Ministry of H</w:t>
       </w:r>
       <w:r w:rsidR="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ealth of the Russian Federation</w:t>
       </w:r>
       <w:r w:rsidR="00D67B00" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professor A. E. </w:t>
       </w:r>
@@ -80,54 +111,54 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5070"/>
-        <w:gridCol w:w="5634"/>
+        <w:gridCol w:w="4977"/>
+        <w:gridCol w:w="5501"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5ECF" w:rsidRPr="0021657E" w:rsidTr="009D5ECF">
+      <w:tr w:rsidR="009D5ECF" w:rsidRPr="00322EEE" w:rsidTr="009D5ECF">
         <w:trPr>
           <w:trHeight w:val="1708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009D5ECF" w:rsidRDefault="009D5ECF" w:rsidP="009D5ECF">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname  ___________________________________</w:t>
             </w:r>
@@ -758,51 +789,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4635" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="006F676F" w:rsidRDefault="0034401F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="0021657E" w:rsidTr="008F3A33">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE" w:rsidTr="008F3A33">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="76" w:type="dxa"/>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="006F676F" w:rsidRDefault="0034401F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1296,156 +1327,164 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1317">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>APPLICATION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="17025" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="52"/>
         <w:gridCol w:w="6344"/>
         <w:gridCol w:w="3580"/>
         <w:gridCol w:w="1721"/>
         <w:gridCol w:w="1775"/>
         <w:gridCol w:w="3553"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="0021657E" w:rsidTr="00BE67F7">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE" w:rsidTr="00BE67F7">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="17025" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0034401F" w:rsidRPr="00BE67F7" w:rsidRDefault="000A1317" w:rsidP="00B63F7B">
+          <w:p w:rsidR="00322EEE" w:rsidRDefault="000A1317" w:rsidP="00B63F7B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D67B00">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Please allow me to take the entrance tests and participate in the competition</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3A33">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the Medicine faculty on the</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3A33" w:rsidRPr="002C3E93">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specialty</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3A33">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="008F3A33" w:rsidRPr="00BE67F7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0034401F" w:rsidRPr="00BE67F7" w:rsidRDefault="008F3A33" w:rsidP="00B63F7B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67B00">
-[...37 lines deleted...]
-              <w:t>General Medicine</w:t>
+            <w:r w:rsidRPr="00BE67F7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Medicine</w:t>
             </w:r>
             <w:r w:rsidR="0021657E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="0021657E" w:rsidTr="00BE67F7">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE" w:rsidTr="00BE67F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11697" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="008F3A33" w:rsidRPr="00BE67F7" w:rsidRDefault="000A1317" w:rsidP="00BE67F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>in</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> the category</w:t>
+              <w:t>in the category</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0059616A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of admission: general conditions</w:t>
             </w:r>
             <w:r w:rsidR="0021657E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for foreign applicants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1497,51 +1536,51 @@
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>with full reimbursement of costs</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="0021657E" w:rsidTr="00BE67F7">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE" w:rsidTr="00BE67F7">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="3"/>
           <w:wBefore w:w="52" w:type="dxa"/>
           <w:wAfter w:w="7049" w:type="dxa"/>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317" w:rsidP="0021657E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -1586,51 +1625,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>English</w:t>
             </w:r>
             <w:r w:rsidR="0021657E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE67F7" w:rsidRPr="0021657E" w:rsidTr="00BE67F7">
+      <w:tr w:rsidR="00BE67F7" w:rsidRPr="00322EEE" w:rsidTr="00BE67F7">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="3"/>
           <w:wBefore w:w="52" w:type="dxa"/>
           <w:wAfter w:w="7049" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00BE67F7" w:rsidRPr="00D67B00" w:rsidRDefault="00BE67F7" w:rsidP="007F213D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
@@ -1809,83 +1848,115 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="0021657E" w:rsidRPr="00F17640" w:rsidRDefault="0021657E" w:rsidP="0021657E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I have reviewed</w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Charter of the Academy, the license for the right to condu</w:t>
+        <w:t xml:space="preserve"> the Charter of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, the license for the right to condu</w:t>
       </w:r>
       <w:r w:rsidR="007F213D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ct educational activities, the C</w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ertificate of </w:t>
       </w:r>
       <w:r w:rsidR="007F213D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>tate accreditation, the Regulations and Rules of Admission to the Academy (including information on the special rights and benefits granted t</w:t>
+        <w:t xml:space="preserve">tate accreditation, the Regulations and Rules of Admission to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including information on the special rights and benefits granted t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">o applicants during admission), </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as well as the documents and information specified in part 2 of Article 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
@@ -1960,69 +2031,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:ind w:left="7080" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I am getting a higher professional education </w:t>
       </w:r>
       <w:r w:rsidRPr="007F213D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>for the first time</w:t>
@@ -2082,113 +2142,84 @@
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:ind w:left="7368" w:firstLine="420"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="007F213D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I have</w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no bachelor's, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, or Master's degree </w:t>
+        <w:t xml:space="preserve"> no bachelor's, specialist's, or Master's degree </w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
@@ -2214,69 +2245,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:ind w:left="7080" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I am aware that applications must be submitted to no more than 5 universities </w:t>
       </w:r>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2333,135 +2353,138 @@
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>signature</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10704" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="10312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="0021657E">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317" w:rsidP="007F213D">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>An application for admission to the entrance tests, except for FSBEI HE I</w:t>
-[...7 lines deleted...]
-              <w:t>S</w:t>
+              <w:t xml:space="preserve">An application for admission to the entrance tests, except for FSBEI HE </w:t>
+            </w:r>
+            <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Izhevsk SMU</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MA of the Ministry of Health of the Russian Federation, was submitted to the following universities:</w:t>
+              <w:t xml:space="preserve"> of the Ministry of Health of the Russian Federation, was submitted to the following universities:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0034401F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRDefault="000A1317">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10312" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRDefault="0034401F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0034401F" w:rsidTr="007F213D">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRDefault="00016690">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2744,69 +2767,58 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> date of granting consent to enroll under the contract </w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:ind w:left="7080" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="0021657E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I know</w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2865,69 +2877,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidR="000A1317" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:ind w:left="7716" w:firstLine="72"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I agree to the</w:t>
       </w:r>
       <w:r w:rsidR="00590B05">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2971,69 +2972,58 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:ind w:left="7716" w:firstLine="72"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317" w:rsidP="00016690">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I am familiar with the information about my responsibility for the accuracy of information provided in the application for admission and for the authenticity of documents submitted for admission</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3052,69 +3042,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:ind w:left="7716" w:firstLine="72"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B63F7B" w:rsidRPr="00F17640" w:rsidRDefault="00B63F7B" w:rsidP="00B63F7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I confirm the submission of an application for admission without entrance tests in accordance with Part 4 and (or) 12 of Article 71</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRDefault="00B63F7B" w:rsidP="00B63F7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -3242,69 +3221,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00016690" w:rsidRPr="00F17640" w:rsidRDefault="00016690" w:rsidP="00016690">
       <w:pPr>
         <w:ind w:left="7788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00016690" w:rsidRPr="00F17640" w:rsidRDefault="00016690" w:rsidP="00016690">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I have </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3347,82 +3315,69 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00016690" w:rsidRPr="00F17640" w:rsidRDefault="00016690" w:rsidP="00016690">
       <w:pPr>
         <w:ind w:left="7788"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>applicant's</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> signature</w:t>
+        <w:t>applicant's signature</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00016690" w:rsidRDefault="00016690" w:rsidP="00B63F7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00B63F7B" w:rsidRPr="00D67B00" w:rsidRDefault="00B63F7B" w:rsidP="00B63F7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0034401F" w:rsidRPr="006F676F" w:rsidRDefault="000A1317">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F676F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Application submission </w:t>
@@ -3460,171 +3415,173 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00590B05">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_" _______________20____</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0034401F" w:rsidRPr="006F676F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="454" w:right="567" w:bottom="340" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034401F"/>
     <w:rsid w:val="00016690"/>
     <w:rsid w:val="000A1317"/>
     <w:rsid w:val="000E5868"/>
     <w:rsid w:val="0021657E"/>
     <w:rsid w:val="002C3E93"/>
+    <w:rsid w:val="00322EEE"/>
     <w:rsid w:val="0034401F"/>
     <w:rsid w:val="003F57EB"/>
     <w:rsid w:val="00590B05"/>
     <w:rsid w:val="0059616A"/>
     <w:rsid w:val="006F676F"/>
     <w:rsid w:val="007F213D"/>
     <w:rsid w:val="008F3A33"/>
     <w:rsid w:val="009D5ECF"/>
     <w:rsid w:val="00B54F70"/>
     <w:rsid w:val="00B63F7B"/>
     <w:rsid w:val="00BE67F7"/>
     <w:rsid w:val="00D67B00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="544DD760"/>
   <w15:docId w15:val="{B4D09FC2-14B3-4E34-9EED-0E5BFD81EBEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="DejaVu Sans" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3976,51 +3933,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
@@ -4090,72 +4046,65 @@
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009D5ECF"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -4411,75 +4360,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>562</Words>
-  <Characters>3206</Characters>
+  <Words>564</Words>
+  <Characters>3221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3761</CharactersWithSpaces>
+  <CharactersWithSpaces>3778</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Международный отдел</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Yandex.Translate</dc:creator>
   <dc:description>Translated with Yandex.Translate</dc:description>
   <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>