--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -23,67 +23,51 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317" w:rsidP="00322EEE">
       <w:pPr>
         <w:ind w:right="-285"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To the Rector of the Federal State Budgetary Educational Institution of Higher Education "</w:t>
       </w:r>
       <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Izhevsk State</w:t>
-[...15 lines deleted...]
-        <w:t>Medical University</w:t>
+        <w:t>Izhevsk State Medical University</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>" of the Ministry of H</w:t>
       </w:r>
       <w:r w:rsidR="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ealth of the Russian Federation</w:t>
       </w:r>
       <w:r w:rsidR="00D67B00" w:rsidRPr="00D67B00">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -114,51 +98,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4977"/>
         <w:gridCol w:w="5501"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5ECF" w:rsidRPr="00322EEE" w:rsidTr="009D5ECF">
+      <w:tr w:rsidR="009D5ECF" w:rsidRPr="00285AF8" w:rsidTr="009D5ECF">
         <w:trPr>
           <w:trHeight w:val="1708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009D5ECF" w:rsidRDefault="009D5ECF" w:rsidP="009D5ECF">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname  ___________________________________</w:t>
             </w:r>
@@ -789,51 +773,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4635" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="006F676F" w:rsidRDefault="0034401F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE" w:rsidTr="008F3A33">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00285AF8" w:rsidTr="008F3A33">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="76" w:type="dxa"/>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1763" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="006F676F" w:rsidRDefault="0034401F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1418,51 +1402,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE67F7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Medicine</w:t>
             </w:r>
             <w:r w:rsidR="0021657E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE" w:rsidTr="00BE67F7">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00285AF8" w:rsidTr="00BE67F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11697" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="008F3A33" w:rsidRPr="00BE67F7" w:rsidRDefault="000A1317" w:rsidP="00BE67F7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in the category</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
@@ -1536,51 +1520,51 @@
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>with full reimbursement of costs</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE" w:rsidTr="00BE67F7">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00285AF8" w:rsidTr="00BE67F7">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="3"/>
           <w:wBefore w:w="52" w:type="dxa"/>
           <w:wAfter w:w="7049" w:type="dxa"/>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317" w:rsidP="0021657E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -1625,51 +1609,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>English</w:t>
             </w:r>
             <w:r w:rsidR="0021657E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE67F7" w:rsidRPr="00322EEE" w:rsidTr="00BE67F7">
+      <w:tr w:rsidR="00BE67F7" w:rsidRPr="00285AF8" w:rsidTr="00BE67F7">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="3"/>
           <w:wBefore w:w="52" w:type="dxa"/>
           <w:wAfter w:w="7049" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00BE67F7" w:rsidRPr="00D67B00" w:rsidRDefault="00BE67F7" w:rsidP="007F213D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
@@ -2353,51 +2337,51 @@
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>signature</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10704" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="10312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034401F" w:rsidRPr="00322EEE">
+      <w:tr w:rsidR="0034401F" w:rsidRPr="00285AF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10704" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRPr="00D67B00" w:rsidRDefault="000A1317" w:rsidP="007F213D">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67B00">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">An application for admission to the entrance tests, except for FSBEI HE </w:t>
             </w:r>
             <w:r w:rsidR="00322EEE" w:rsidRPr="00322EEE">
               <w:rPr>
@@ -2439,52 +2423,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10312" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRDefault="0034401F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0034401F" w:rsidTr="007F213D">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0034401F" w:rsidRDefault="00016690">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3133,52 +3115,62 @@
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> FSBEI HE I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>MA</w:t>
-      </w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00285AF8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>under the specialty program:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17640">
@@ -3493,89 +3485,90 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034401F"/>
     <w:rsid w:val="00016690"/>
     <w:rsid w:val="000A1317"/>
     <w:rsid w:val="000E5868"/>
     <w:rsid w:val="0021657E"/>
+    <w:rsid w:val="00285AF8"/>
     <w:rsid w:val="002C3E93"/>
     <w:rsid w:val="00322EEE"/>
     <w:rsid w:val="0034401F"/>
     <w:rsid w:val="003F57EB"/>
     <w:rsid w:val="00590B05"/>
     <w:rsid w:val="0059616A"/>
     <w:rsid w:val="006F676F"/>
     <w:rsid w:val="007F213D"/>
     <w:rsid w:val="008F3A33"/>
     <w:rsid w:val="009D5ECF"/>
     <w:rsid w:val="00B54F70"/>
     <w:rsid w:val="00B63F7B"/>
     <w:rsid w:val="00BE67F7"/>
     <w:rsid w:val="00D67B00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="544DD760"/>
+  <w14:docId w14:val="13CC76C7"/>
   <w15:docId w15:val="{B4D09FC2-14B3-4E34-9EED-0E5BFD81EBEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="DejaVu Sans" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3933,50 +3926,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>